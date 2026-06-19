--- v0 (2026-04-30)
+++ v1 (2026-06-19)
@@ -1,2463 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/documenttasks/documenttask2.xml" ContentType="application/vnd.ms-excel.documenttasks+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11214"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10426"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/simon.crosby/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B7BC472A-3364-3648-8549-1A15A586AA7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7DED40BF-3FD5-A646-813C-1195C6D07405}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="620" windowWidth="31500" windowHeight="20980" firstSheet="4" activeTab="4" xr2:uid="{1FCD8BBB-B7D1-45EA-B438-9FF43E254917}"/>
+    <workbookView xWindow="0" yWindow="620" windowWidth="31500" windowHeight="20980" xr2:uid="{1FCD8BBB-B7D1-45EA-B438-9FF43E254917}"/>
   </bookViews>
   <sheets>
-    <sheet name="2022" sheetId="1" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="2026" sheetId="7" r:id="rId5"/>
+    <sheet name="2026" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2022'!$A$3:$T$3</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'2026'!$A$3:$D$190</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026'!$A$3:$D$190</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...196 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3882" uniqueCount="787">
-[...8 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="115">
   <si>
     <t>MONTH</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>COURSE</t>
   </si>
   <si>
-    <t>TUTOR</t>
-[...52 lines deleted...]
-  <si>
     <t>JANUARY</t>
   </si>
   <si>
     <t>PART 1</t>
   </si>
   <si>
-    <t>KATHRYN</t>
-[...1 lines deleted...]
-  <si>
     <t>PROSPECT</t>
   </si>
   <si>
-    <t>OPEN</t>
-[...28 lines deleted...]
-  <si>
     <t>FEBRUARY</t>
   </si>
   <si>
-    <t>01/02/22 - 03/02/22</t>
-[...10 lines deleted...]
-  <si>
     <t>MIXED</t>
   </si>
   <si>
-    <t>EMP LAW</t>
-[...43 lines deleted...]
-  <si>
     <t>MARCH</t>
   </si>
   <si>
-    <t>01/03/22 - 03/03/22</t>
-[...43 lines deleted...]
-  <si>
     <t>APRIL</t>
   </si>
   <si>
-    <t>PART 1 - CORREE ST</t>
-[...16 lines deleted...]
-  <si>
     <t>MAY</t>
   </si>
   <si>
     <t>FORMAL HEARING</t>
   </si>
   <si>
-    <t>KATHRYN/MARTIN</t>
-[...7 lines deleted...]
-  <si>
     <t>EQUALITIES</t>
   </si>
   <si>
-    <t>FAA AGREEMENT</t>
-[...22 lines deleted...]
-  <si>
     <t>FREELANCE</t>
   </si>
   <si>
-    <t xml:space="preserve">24 &amp; 26 </t>
-[...1 lines deleted...]
-  <si>
     <t>MENTAL HEALTH</t>
   </si>
   <si>
-    <t>MARTIN/CHRIS</t>
-[...4 lines deleted...]
-  <si>
     <t>JUNE</t>
   </si>
   <si>
-    <t>7/6/22 - 08/06/22</t>
-[...16 lines deleted...]
-  <si>
     <t>JULY</t>
   </si>
   <si>
-    <t>SAM</t>
-[...10 lines deleted...]
-  <si>
     <t>SEPTEMBER</t>
   </si>
   <si>
-    <t>13/09/22 - 15/09/22</t>
-[...19 lines deleted...]
-  <si>
     <t>OCTOBER</t>
   </si>
   <si>
-    <t>PART 1 MY ZOOM</t>
-[...34 lines deleted...]
-  <si>
     <t>NOVEMBER</t>
   </si>
   <si>
-    <t>08/11/22 - 10/11/22</t>
-[...35 lines deleted...]
-  <si>
     <t>DECEMBER</t>
   </si>
   <si>
-    <t>PART 1 - ORG ZOOM</t>
-[...476 lines deleted...]
-  <si>
     <t xml:space="preserve">PROSPECT </t>
   </si>
   <si>
-    <t>05/12/23 - 07/12/23</t>
-[...22 lines deleted...]
-  <si>
     <t>PROSPECT/TEAMS</t>
   </si>
   <si>
-    <t>STEFAN</t>
-[...76 lines deleted...]
-  <si>
     <t>MIXED/TEAMS</t>
   </si>
   <si>
-    <t>BESPOKE GREENFIELD REPS 1</t>
-[...1017 lines deleted...]
-  <si>
     <t>NEGOTIATION SKILLS IN PERSON</t>
   </si>
   <si>
-    <t>KATHRYN/JENNY T (Abbie)</t>
-[...86 lines deleted...]
-  <si>
     <t>EFFECTIVE COMMS</t>
-  </si>
-[...7 lines deleted...]
-    <t>9/12/25 - 11/12/25</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>REPS PART 1</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>20/01/26 - 22/01/26</t>
   </si>
   <si>
     <t>REPS PART 2</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>27 &amp; 29/01/2026</t>
   </si>
@@ -2691,160 +395,75 @@
     <t>01 - 03/12/2026</t>
   </si>
   <si>
     <t>08 - 10/12/2026</t>
   </si>
   <si>
     <t>PUBLIC SPEAKING /READY 4 CONFERENCE - IN PERSON</t>
   </si>
   <si>
     <t xml:space="preserve">PUBLIC SPEAKING READY 4 CONFERENCE </t>
   </si>
   <si>
     <t>NEGS SKILLS -  IN PERSON</t>
   </si>
   <si>
     <t>BECTU SECTOR</t>
   </si>
   <si>
     <t>BECTU SECTOR/TEAMS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-[...11 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...70 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2859,322 +478,143 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="20">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-[...46 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...22 lines deleted...]
-        <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF6892D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCB1B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8ECCB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...63 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
-      </bottom>
-[...29 lines deleted...]
-        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -3251,494 +691,224 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="118">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
-[...33 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...53 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="17" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="17" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="17" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="8" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="20" fillId="18" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="18" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="18" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="21" fillId="18" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="8" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="18" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="17" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="19" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="19" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="19" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="18" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="18" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="18" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="19" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="19" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="19" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="18" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="18" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="18" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="18" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="18" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="18" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="18" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="19" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="19" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF8ECCB"/>
       <color rgb="FFFBEFBC"/>
       <color rgb="FFFFCB1B"/>
       <color rgb="FFF6892D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
-[...65 lines deleted...]
-</Tasks>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...6 lines deleted...]
-</personList>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3992,32536 +1162,2722 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...70 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91B001F3-7139-44E5-B1F8-5B74DDD27027}">
-[...29740 lines deleted...]
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B51F4D82-BD9E-4308-808A-B99B6A691C91}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A28" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="D31" sqref="D31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.1640625" customWidth="1"/>
     <col min="2" max="2" width="22.6640625" customWidth="1"/>
     <col min="3" max="3" width="33.83203125" customWidth="1"/>
     <col min="4" max="4" width="23.1640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="64" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="96" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="97"/>
+      <c r="A1" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
     </row>
     <row r="2" spans="1:4" ht="40" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="98" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="82" t="s">
+      <c r="A2" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+    </row>
+    <row r="3" spans="1:4" s="12" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="83" t="s">
+      <c r="B4" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="29"/>
+      <c r="B5" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="29"/>
+      <c r="B6" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="29"/>
+      <c r="B7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="29"/>
+      <c r="B8" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="29"/>
+      <c r="B9" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="29"/>
+      <c r="B10" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="29"/>
+      <c r="B11" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30"/>
+      <c r="B12" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="20" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="31"/>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="33"/>
+    </row>
+    <row r="14" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="19">
+        <v>46055</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="20" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="43"/>
+      <c r="B15" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A16" s="43"/>
+      <c r="B16" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="43"/>
+      <c r="B17" s="16">
+        <v>46062</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="43"/>
+      <c r="B18" s="16">
+        <v>46062</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="43"/>
+      <c r="B19" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A20" s="43"/>
+      <c r="B20" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="43"/>
+      <c r="B21" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" s="17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="43"/>
+      <c r="B22" s="16" t="s">
+        <v>86</v>
+      </c>
+      <c r="C22" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A23" s="44"/>
+      <c r="B23" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="45"/>
+      <c r="B24" s="46"/>
+      <c r="C24" s="46"/>
+      <c r="D24" s="47"/>
+    </row>
+    <row r="25" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="16">
+        <v>46083</v>
+      </c>
+      <c r="C25" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="29"/>
+      <c r="B26" s="16">
+        <v>46085</v>
+      </c>
+      <c r="C26" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A27" s="29"/>
+      <c r="B27" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A28" s="29"/>
+      <c r="B28" s="16">
+        <v>46087</v>
+      </c>
+      <c r="C28" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A29" s="29"/>
+      <c r="B29" s="23">
+        <v>46090</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="22" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A30" s="29"/>
+      <c r="B30" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A31" s="29"/>
+      <c r="B31" s="16">
+        <v>46091</v>
+      </c>
+      <c r="C31" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A32" s="29"/>
+      <c r="B32" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D32" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A33" s="29"/>
+      <c r="B33" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="D33" s="22" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A34" s="29"/>
+      <c r="B34" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C34" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D34" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A35" s="29"/>
+      <c r="B35" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="C35" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D35" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A36" s="29"/>
+      <c r="B36" s="16">
+        <v>46100</v>
+      </c>
+      <c r="C36" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" s="17" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A37" s="29"/>
+      <c r="B37" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C37" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A38" s="29"/>
+      <c r="B38" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C38" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A39" s="29"/>
+      <c r="B39" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C39" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A40" s="29"/>
+      <c r="B40" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C40" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="29"/>
+      <c r="B41" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="C41" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D41" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A42" s="29"/>
+      <c r="B42" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C42" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D42" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A43" s="29"/>
+      <c r="B43" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C43" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D43" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="30"/>
+      <c r="B44" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="C44" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44" s="17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="48"/>
+      <c r="B45" s="40"/>
+      <c r="C45" s="40"/>
+      <c r="D45" s="41"/>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A46" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B46" s="16">
+        <v>46132</v>
+      </c>
+      <c r="C46" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D46" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A47" s="29"/>
+      <c r="B47" s="16">
+        <v>46133</v>
+      </c>
+      <c r="C47" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A48" s="29"/>
+      <c r="B48" s="16">
+        <v>46134</v>
+      </c>
+      <c r="C48" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="D48" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A49" s="30"/>
+      <c r="B49" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="C49" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D49" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="48"/>
+      <c r="B50" s="40"/>
+      <c r="C50" s="40"/>
+      <c r="D50" s="41"/>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A51" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B51" s="16">
+        <v>46148</v>
+      </c>
+      <c r="C51" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51" s="17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A52" s="29"/>
+      <c r="B52" s="16">
+        <v>46151</v>
+      </c>
+      <c r="C52" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A53" s="29"/>
+      <c r="B53" s="16">
+        <v>46153</v>
+      </c>
+      <c r="C53" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D53" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A54" s="29"/>
+      <c r="B54" s="16">
+        <v>46153</v>
+      </c>
+      <c r="C54" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D54" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="29"/>
+      <c r="B55" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="C55" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D55" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="29"/>
+      <c r="B56" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C56" s="17" t="s">
+        <v>111</v>
+      </c>
+      <c r="D56" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A57" s="29"/>
+      <c r="B57" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C57" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D57" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A58" s="29"/>
+      <c r="B58" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="C58" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D58" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A59" s="29"/>
+      <c r="B59" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C59" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A60" s="30"/>
+      <c r="B60" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="C60" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="D60" s="20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="40"/>
+      <c r="B61" s="40"/>
+      <c r="C61" s="40"/>
+      <c r="D61" s="41"/>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A62" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B62" s="16">
+        <v>46174</v>
+      </c>
+      <c r="C62" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D62" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A63" s="38"/>
+      <c r="B63" s="16" t="s">
+        <v>92</v>
+      </c>
+      <c r="C63" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D63" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A64" s="38"/>
+      <c r="B64" s="16">
+        <v>46181</v>
+      </c>
+      <c r="C64" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D64" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A65" s="38"/>
+      <c r="B65" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="C65" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D65" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A66" s="38"/>
+      <c r="B66" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C66" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D66" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A67" s="38"/>
+      <c r="B67" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C67" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D67" s="17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A68" s="38"/>
+      <c r="B68" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C68" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D68" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="38"/>
+      <c r="B69" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C69" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D69" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A70" s="38"/>
+      <c r="B70" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="C70" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D70" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="38"/>
+      <c r="B71" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C71" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D71" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A72" s="38"/>
+      <c r="B72" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C72" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D72" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A73" s="38"/>
+      <c r="B73" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C73" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D73" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A74" s="39"/>
+      <c r="B74" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="C74" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D74" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="40"/>
+      <c r="B75" s="40"/>
+      <c r="C75" s="40"/>
+      <c r="D75" s="41"/>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A76" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B76" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C76" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D76" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A77" s="29"/>
+      <c r="B77" s="16">
+        <v>46213</v>
+      </c>
+      <c r="C77" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D77" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A78" s="30"/>
+      <c r="B78" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C78" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D78" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="48"/>
+      <c r="B79" s="40"/>
+      <c r="C79" s="40"/>
+      <c r="D79" s="41"/>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A80" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B80" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C80" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D80" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A81" s="29"/>
+      <c r="B81" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C81" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D81" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A82" s="29"/>
+      <c r="B82" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="C82" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D82" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A83" s="29"/>
+      <c r="B83" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C83" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A84" s="29"/>
+      <c r="B84" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C84" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D84" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A85" s="29"/>
+      <c r="B85" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C85" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D85" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A86" s="29"/>
+      <c r="B86" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C86" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D86" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A87" s="29"/>
+      <c r="B87" s="16" t="s">
+        <v>97</v>
+      </c>
+      <c r="C87" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="D87" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A88" s="29"/>
+      <c r="B88" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="C88" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="D88" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A89" s="29"/>
+      <c r="B89" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C89" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A90" s="29"/>
+      <c r="B90" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C90" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D90" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A91" s="30"/>
+      <c r="B91" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="C91" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D91" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="48"/>
+      <c r="B92" s="40"/>
+      <c r="C92" s="40"/>
+      <c r="D92" s="41"/>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A93" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B93" s="16">
+        <v>46297</v>
+      </c>
+      <c r="C93" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="D93" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A94" s="29"/>
+      <c r="B94" s="16">
+        <v>46298</v>
+      </c>
+      <c r="C94" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A95" s="29"/>
+      <c r="B95" s="16">
+        <v>46300</v>
+      </c>
+      <c r="C95" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D95" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A96" s="29"/>
+      <c r="B96" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="C96" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D96" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A97" s="29"/>
+      <c r="B97" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="C97" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="D97" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A98" s="29"/>
+      <c r="B98" s="16">
+        <v>46304</v>
+      </c>
+      <c r="C98" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A99" s="29"/>
+      <c r="B99" s="16">
+        <v>46366</v>
+      </c>
+      <c r="C99" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D99" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A100" s="29"/>
+      <c r="B100" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C100" s="17" t="s">
+        <v>68</v>
+      </c>
+      <c r="D100" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A101" s="29"/>
+      <c r="B101" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="C101" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D101" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A102" s="30"/>
+      <c r="B102" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C102" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D102" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="7" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="40"/>
+      <c r="B103" s="40"/>
+      <c r="C103" s="40"/>
+      <c r="D103" s="41"/>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A104" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="B104" s="16">
+        <v>46328</v>
+      </c>
+      <c r="C104" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D104" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A105" s="38"/>
+      <c r="B105" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="C105" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D105" s="17" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="38"/>
+      <c r="B106" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="C106" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D106" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="38"/>
+      <c r="B107" s="16">
+        <v>46276</v>
+      </c>
+      <c r="C107" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D107" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A108" s="38"/>
+      <c r="B108" s="16">
+        <v>46335</v>
+      </c>
+      <c r="C108" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D108" s="17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" ht="16" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="38"/>
+      <c r="B109" s="16">
+        <v>46336</v>
+      </c>
+      <c r="C109" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D109" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A110" s="38"/>
+      <c r="B110" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="C110" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="D110" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="38"/>
+      <c r="B111" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C111" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="D111" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="90" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="100" t="s">
+    </row>
+    <row r="112" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="38"/>
+      <c r="B112" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C112" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="D112" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A113" s="38"/>
+      <c r="B113" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C113" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="38"/>
+      <c r="B114" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C114" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="D114" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A115" s="38"/>
+      <c r="B115" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C115" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D115" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A116" s="38"/>
+      <c r="B116" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C116" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D116" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A117" s="38"/>
+      <c r="B117" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="C117" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D117" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="38"/>
+      <c r="B118" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C118" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D118" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A119" s="38"/>
+      <c r="B119" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C119" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D119" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A120" s="39"/>
+      <c r="B120" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C120" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D120" s="17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="40"/>
+      <c r="B121" s="40"/>
+      <c r="C121" s="40"/>
+      <c r="D121" s="41"/>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A122" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B122" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C122" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D122" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="35"/>
+      <c r="B123" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C123" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D123" s="17" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="35"/>
+      <c r="B124" s="16">
+        <v>46363</v>
+      </c>
+      <c r="C124" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D124" s="17" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="35"/>
+      <c r="B125" s="16">
+        <v>46364</v>
+      </c>
+      <c r="C125" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="85" t="s">
-[...1419 lines deleted...]
-      </c>
     </row>
     <row r="126" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A126" s="107"/>
-[...7 lines deleted...]
-        <v>42</v>
+      <c r="A126" s="35"/>
+      <c r="B126" s="16" t="s">
+        <v>109</v>
+      </c>
+      <c r="C126" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="D126" s="17" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="127" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="107"/>
-      <c r="B127" s="85">
+      <c r="A127" s="35"/>
+      <c r="B127" s="16">
         <v>46365</v>
       </c>
-      <c r="C127" s="86" t="s">
-[...3 lines deleted...]
-        <v>785</v>
+      <c r="C127" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D127" s="17" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="128" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A128" s="108"/>
-      <c r="B128" s="85">
+      <c r="A128" s="36"/>
+      <c r="B128" s="16">
         <v>46370</v>
       </c>
-      <c r="C128" s="86" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="C128" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="D128" s="17" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A129" s="8"/>
-[...2 lines deleted...]
-      <c r="D129" s="8"/>
+      <c r="A129" s="1"/>
+      <c r="B129" s="2"/>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
     </row>
     <row r="130" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A130" s="8"/>
-[...2 lines deleted...]
-      <c r="D130" s="8"/>
+      <c r="A130" s="1"/>
+      <c r="B130" s="2"/>
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
     </row>
     <row r="131" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A131" s="8"/>
-[...2 lines deleted...]
-      <c r="D131" s="8"/>
+      <c r="A131" s="1"/>
+      <c r="B131" s="2"/>
+      <c r="C131" s="1"/>
+      <c r="D131" s="1"/>
     </row>
     <row r="132" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A132" s="8"/>
-[...2 lines deleted...]
-      <c r="D132" s="8"/>
+      <c r="A132" s="1"/>
+      <c r="B132" s="2"/>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
     </row>
     <row r="133" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A133" s="8"/>
-[...2 lines deleted...]
-      <c r="D133" s="8"/>
+      <c r="A133" s="1"/>
+      <c r="B133" s="2"/>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
     </row>
     <row r="134" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A134" s="8"/>
-[...2 lines deleted...]
-      <c r="D134" s="8"/>
+      <c r="A134" s="1"/>
+      <c r="B134" s="2"/>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
     </row>
     <row r="135" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A135" s="8"/>
-[...2 lines deleted...]
-      <c r="D135" s="8"/>
+      <c r="A135" s="1"/>
+      <c r="B135" s="2"/>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
     </row>
     <row r="136" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A136" s="8"/>
-[...2 lines deleted...]
-      <c r="D136" s="8"/>
+      <c r="A136" s="1"/>
+      <c r="B136" s="2"/>
+      <c r="C136" s="1"/>
+      <c r="D136" s="1"/>
     </row>
     <row r="137" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A137" s="8"/>
-[...2 lines deleted...]
-      <c r="D137" s="8"/>
+      <c r="A137" s="1"/>
+      <c r="B137" s="2"/>
+      <c r="C137" s="1"/>
+      <c r="D137" s="1"/>
     </row>
     <row r="138" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="8"/>
-[...2 lines deleted...]
-      <c r="D138" s="8"/>
+      <c r="A138" s="1"/>
+      <c r="B138" s="2"/>
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
     </row>
     <row r="139" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A139" s="8"/>
-[...2 lines deleted...]
-      <c r="D139" s="8"/>
+      <c r="A139" s="1"/>
+      <c r="B139" s="2"/>
+      <c r="C139" s="1"/>
+      <c r="D139" s="1"/>
     </row>
     <row r="140" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="8"/>
-[...2 lines deleted...]
-      <c r="D140" s="8"/>
+      <c r="A140" s="1"/>
+      <c r="B140" s="2"/>
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
     </row>
     <row r="141" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A141" s="8"/>
-[...2 lines deleted...]
-      <c r="D141" s="8"/>
+      <c r="A141" s="1"/>
+      <c r="B141" s="2"/>
+      <c r="C141" s="3"/>
+      <c r="D141" s="1"/>
     </row>
     <row r="142" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A142" s="8"/>
-[...2 lines deleted...]
-      <c r="D142" s="8"/>
+      <c r="A142" s="1"/>
+      <c r="B142" s="2"/>
+      <c r="C142" s="3"/>
+      <c r="D142" s="1"/>
     </row>
     <row r="143" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A143" s="8"/>
-[...2 lines deleted...]
-      <c r="D143" s="8"/>
+      <c r="A143" s="1"/>
+      <c r="B143" s="2"/>
+      <c r="C143" s="1"/>
+      <c r="D143" s="1"/>
     </row>
     <row r="144" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A144" s="8"/>
-[...2 lines deleted...]
-      <c r="D144" s="8"/>
+      <c r="A144" s="1"/>
+      <c r="B144" s="2"/>
+      <c r="C144" s="1"/>
+      <c r="D144" s="1"/>
     </row>
     <row r="145" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A145" s="8"/>
-[...2 lines deleted...]
-      <c r="D145" s="8"/>
+      <c r="A145" s="1"/>
+      <c r="B145" s="2"/>
+      <c r="C145" s="1"/>
+      <c r="D145" s="1"/>
     </row>
     <row r="146" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A146" s="8"/>
-[...2 lines deleted...]
-      <c r="D146" s="8"/>
+      <c r="A146" s="1"/>
+      <c r="B146" s="2"/>
+      <c r="C146" s="11"/>
+      <c r="D146" s="1"/>
     </row>
     <row r="147" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A147" s="8"/>
-[...2 lines deleted...]
-      <c r="D147" s="8"/>
+      <c r="A147" s="1"/>
+      <c r="B147" s="2"/>
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
     </row>
     <row r="148" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A148" s="8"/>
-[...2 lines deleted...]
-      <c r="D148" s="8"/>
+      <c r="A148" s="1"/>
+      <c r="B148" s="2"/>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
     </row>
     <row r="149" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A149" s="8"/>
-[...2 lines deleted...]
-      <c r="D149" s="8"/>
+      <c r="A149" s="1"/>
+      <c r="B149" s="2"/>
+      <c r="C149" s="1"/>
+      <c r="D149" s="1"/>
     </row>
     <row r="150" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A150" s="8"/>
-[...2 lines deleted...]
-      <c r="D150" s="31"/>
+      <c r="A150" s="1"/>
+      <c r="B150" s="10"/>
+      <c r="C150" s="4"/>
+      <c r="D150" s="4"/>
     </row>
     <row r="151" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A151" s="8"/>
-[...2 lines deleted...]
-      <c r="D151" s="8"/>
+      <c r="A151" s="1"/>
+      <c r="B151" s="2"/>
+      <c r="C151" s="1"/>
+      <c r="D151" s="1"/>
     </row>
     <row r="152" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A152" s="8"/>
-[...2 lines deleted...]
-      <c r="D152" s="8"/>
+      <c r="A152" s="1"/>
+      <c r="B152" s="2"/>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
     </row>
     <row r="153" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A153" s="8"/>
-[...2 lines deleted...]
-      <c r="D153" s="8"/>
+      <c r="A153" s="1"/>
+      <c r="B153" s="2"/>
+      <c r="C153" s="1"/>
+      <c r="D153" s="1"/>
     </row>
     <row r="154" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A154" s="8"/>
-[...2 lines deleted...]
-      <c r="D154" s="8"/>
+      <c r="A154" s="1"/>
+      <c r="B154" s="2"/>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
     </row>
     <row r="155" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A155" s="8"/>
-[...2 lines deleted...]
-      <c r="D155" s="8"/>
+      <c r="A155" s="1"/>
+      <c r="B155" s="1"/>
+      <c r="C155" s="1"/>
+      <c r="D155" s="1"/>
     </row>
     <row r="156" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A156" s="8"/>
-[...2 lines deleted...]
-      <c r="D156" s="8"/>
+      <c r="A156" s="1"/>
+      <c r="B156" s="2"/>
+      <c r="C156" s="1"/>
+      <c r="D156" s="1"/>
     </row>
     <row r="157" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A157" s="31"/>
-[...2 lines deleted...]
-      <c r="D157" s="31"/>
+      <c r="A157" s="4"/>
+      <c r="B157" s="10"/>
+      <c r="C157" s="4"/>
+      <c r="D157" s="4"/>
     </row>
     <row r="158" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A158" s="8"/>
-[...2 lines deleted...]
-      <c r="D158" s="8"/>
+      <c r="A158" s="1"/>
+      <c r="B158" s="2"/>
+      <c r="C158" s="1"/>
+      <c r="D158" s="1"/>
     </row>
     <row r="159" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A159" s="8"/>
-[...2 lines deleted...]
-      <c r="D159" s="8"/>
+      <c r="A159" s="1"/>
+      <c r="B159" s="2"/>
+      <c r="C159" s="1"/>
+      <c r="D159" s="1"/>
     </row>
     <row r="160" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="8"/>
-[...2 lines deleted...]
-      <c r="D160" s="8"/>
+      <c r="A160" s="1"/>
+      <c r="B160" s="2"/>
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
     </row>
     <row r="161" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A161" s="8"/>
-[...2 lines deleted...]
-      <c r="D161" s="8"/>
+      <c r="A161" s="1"/>
+      <c r="B161" s="2"/>
+      <c r="C161" s="1"/>
+      <c r="D161" s="1"/>
     </row>
     <row r="162" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A162" s="8"/>
-[...2 lines deleted...]
-      <c r="D162" s="8"/>
+      <c r="A162" s="1"/>
+      <c r="B162" s="2"/>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
     </row>
     <row r="163" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A163" s="8"/>
-[...2 lines deleted...]
-      <c r="D163" s="8"/>
+      <c r="A163" s="1"/>
+      <c r="B163" s="2"/>
+      <c r="C163" s="1"/>
+      <c r="D163" s="1"/>
     </row>
     <row r="164" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A164" s="8"/>
-[...2 lines deleted...]
-      <c r="D164" s="8"/>
+      <c r="A164" s="1"/>
+      <c r="B164" s="2"/>
+      <c r="C164" s="1"/>
+      <c r="D164" s="1"/>
     </row>
     <row r="165" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A165" s="36"/>
-[...2 lines deleted...]
-      <c r="D165" s="8"/>
+      <c r="A165" s="5"/>
+      <c r="B165" s="7"/>
+      <c r="C165" s="5"/>
+      <c r="D165" s="1"/>
     </row>
     <row r="166" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A166" s="8"/>
-[...2 lines deleted...]
-      <c r="D166" s="8"/>
+      <c r="A166" s="1"/>
+      <c r="B166" s="2"/>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
     </row>
     <row r="167" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A167" s="8"/>
-[...2 lines deleted...]
-      <c r="D167" s="79"/>
+      <c r="A167" s="1"/>
+      <c r="B167" s="2"/>
+      <c r="C167" s="1"/>
+      <c r="D167" s="11"/>
     </row>
     <row r="168" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A168" s="31"/>
-[...2 lines deleted...]
-      <c r="D168" s="31"/>
+      <c r="A168" s="4"/>
+      <c r="B168" s="10"/>
+      <c r="C168" s="4"/>
+      <c r="D168" s="4"/>
     </row>
     <row r="169" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A169" s="8"/>
-[...2 lines deleted...]
-      <c r="D169" s="8"/>
+      <c r="A169" s="1"/>
+      <c r="B169" s="2"/>
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
     </row>
     <row r="170" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A170" s="8"/>
-[...2 lines deleted...]
-      <c r="D170" s="8"/>
+      <c r="A170" s="1"/>
+      <c r="B170" s="2"/>
+      <c r="C170" s="1"/>
+      <c r="D170" s="1"/>
     </row>
     <row r="171" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A171" s="8"/>
-[...2 lines deleted...]
-      <c r="D171" s="8"/>
+      <c r="A171" s="1"/>
+      <c r="B171" s="2"/>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
     </row>
     <row r="172" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A172" s="8"/>
-[...8 lines deleted...]
-      <c r="D173" s="36"/>
+      <c r="A172" s="1"/>
+      <c r="B172" s="2"/>
+      <c r="C172" s="1"/>
+      <c r="D172" s="1"/>
+    </row>
+    <row r="173" spans="1:4" s="8" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="5"/>
+      <c r="B173" s="7"/>
+      <c r="C173" s="5"/>
+      <c r="D173" s="5"/>
     </row>
     <row r="174" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A174" s="8"/>
-[...2 lines deleted...]
-      <c r="D174" s="8"/>
+      <c r="A174" s="1"/>
+      <c r="B174" s="2"/>
+      <c r="C174" s="1"/>
+      <c r="D174" s="1"/>
     </row>
     <row r="175" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A175" s="8"/>
-[...2 lines deleted...]
-      <c r="D175" s="8"/>
+      <c r="A175" s="1"/>
+      <c r="B175" s="2"/>
+      <c r="C175" s="1"/>
+      <c r="D175" s="1"/>
     </row>
     <row r="176" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A176" s="31"/>
-[...2 lines deleted...]
-      <c r="D176" s="31"/>
+      <c r="A176" s="4"/>
+      <c r="B176" s="10"/>
+      <c r="C176" s="4"/>
+      <c r="D176" s="4"/>
     </row>
     <row r="177" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A177" s="8"/>
-[...2 lines deleted...]
-      <c r="D177" s="8"/>
+      <c r="A177" s="1"/>
+      <c r="B177" s="2"/>
+      <c r="C177" s="1"/>
+      <c r="D177" s="1"/>
     </row>
     <row r="178" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A178" s="8"/>
-[...2 lines deleted...]
-      <c r="D178" s="8"/>
+      <c r="A178" s="1"/>
+      <c r="B178" s="2"/>
+      <c r="C178" s="1"/>
+      <c r="D178" s="1"/>
     </row>
     <row r="179" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A179" s="8"/>
-[...2 lines deleted...]
-      <c r="D179" s="8"/>
+      <c r="A179" s="1"/>
+      <c r="B179" s="2"/>
+      <c r="C179" s="1"/>
+      <c r="D179" s="1"/>
     </row>
     <row r="180" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A180" s="8"/>
-[...2 lines deleted...]
-      <c r="D180" s="8"/>
+      <c r="A180" s="1"/>
+      <c r="B180" s="2"/>
+      <c r="C180" s="1"/>
+      <c r="D180" s="1"/>
     </row>
     <row r="181" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A181" s="8"/>
-[...2 lines deleted...]
-      <c r="D181" s="8"/>
+      <c r="A181" s="1"/>
+      <c r="B181" s="2"/>
+      <c r="C181" s="1"/>
+      <c r="D181" s="1"/>
     </row>
     <row r="182" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A182" s="8"/>
-[...2 lines deleted...]
-      <c r="D182" s="8"/>
+      <c r="A182" s="1"/>
+      <c r="B182" s="2"/>
+      <c r="C182" s="1"/>
+      <c r="D182" s="1"/>
     </row>
     <row r="183" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A183" s="8"/>
-[...2 lines deleted...]
-      <c r="D183" s="8"/>
+      <c r="A183" s="1"/>
+      <c r="B183" s="2"/>
+      <c r="C183" s="1"/>
+      <c r="D183" s="1"/>
     </row>
     <row r="184" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A184" s="8"/>
-[...2 lines deleted...]
-      <c r="D184" s="8"/>
+      <c r="A184" s="1"/>
+      <c r="B184" s="2"/>
+      <c r="C184" s="1"/>
+      <c r="D184" s="1"/>
     </row>
     <row r="185" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A185" s="8"/>
-[...2 lines deleted...]
-      <c r="D185" s="79"/>
+      <c r="A185" s="1"/>
+      <c r="B185" s="2"/>
+      <c r="C185" s="1"/>
+      <c r="D185" s="11"/>
     </row>
     <row r="186" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A186" s="8"/>
-[...2 lines deleted...]
-      <c r="D186" s="8"/>
+      <c r="A186" s="1"/>
+      <c r="B186" s="2"/>
+      <c r="C186" s="1"/>
+      <c r="D186" s="1"/>
     </row>
     <row r="187" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A187" s="8"/>
-[...2 lines deleted...]
-      <c r="D187" s="8"/>
+      <c r="A187" s="1"/>
+      <c r="B187" s="2"/>
+      <c r="C187" s="1"/>
+      <c r="D187" s="1"/>
     </row>
     <row r="188" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A188" s="8"/>
-[...2 lines deleted...]
-      <c r="D188" s="8"/>
+      <c r="A188" s="1"/>
+      <c r="B188" s="2"/>
+      <c r="C188" s="1"/>
+      <c r="D188" s="1"/>
     </row>
     <row r="189" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A189" s="8"/>
-[...2 lines deleted...]
-      <c r="D189" s="8"/>
+      <c r="A189" s="1"/>
+      <c r="B189" s="2"/>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
     </row>
     <row r="190" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A190" s="8"/>
-[...2 lines deleted...]
-      <c r="D190" s="8"/>
+      <c r="A190" s="1"/>
+      <c r="B190" s="9"/>
+      <c r="C190" s="1"/>
+      <c r="D190" s="1"/>
     </row>
     <row r="191" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A191" s="8"/>
-[...2 lines deleted...]
-      <c r="D191" s="8"/>
+      <c r="A191" s="1"/>
+      <c r="B191" s="2"/>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
     </row>
     <row r="192" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A192" s="8"/>
-[...2 lines deleted...]
-      <c r="D192" s="8"/>
+      <c r="A192" s="1"/>
+      <c r="B192" s="2"/>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
     </row>
     <row r="193" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A193" s="8"/>
-[...2 lines deleted...]
-      <c r="D193" s="8"/>
+      <c r="A193" s="1"/>
+      <c r="B193" s="2"/>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
     </row>
     <row r="194" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A194" s="8"/>
-[...2 lines deleted...]
-      <c r="D194" s="8"/>
+      <c r="A194" s="1"/>
+      <c r="B194" s="2"/>
+      <c r="C194" s="1"/>
+      <c r="D194" s="1"/>
     </row>
     <row r="195" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A195" s="8"/>
-[...2 lines deleted...]
-      <c r="D195" s="8"/>
+      <c r="A195" s="1"/>
+      <c r="B195" s="2"/>
+      <c r="C195" s="1"/>
+      <c r="D195" s="1"/>
     </row>
     <row r="196" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A196" s="8"/>
-[...2 lines deleted...]
-      <c r="D196" s="8"/>
+      <c r="A196" s="1"/>
+      <c r="B196" s="2"/>
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
     </row>
     <row r="197" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A197" s="8"/>
-[...2 lines deleted...]
-      <c r="D197" s="8"/>
+      <c r="A197" s="1"/>
+      <c r="B197" s="2"/>
+      <c r="C197" s="1"/>
+      <c r="D197" s="1"/>
     </row>
     <row r="198" spans="1:4" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A198" s="8"/>
-[...2 lines deleted...]
-      <c r="D198" s="25"/>
+      <c r="A198" s="1"/>
+      <c r="B198" s="2"/>
+      <c r="C198" s="1"/>
+      <c r="D198" s="3"/>
     </row>
     <row r="199" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A199" s="8"/>
-[...2 lines deleted...]
-      <c r="D199" s="8"/>
+      <c r="A199" s="1"/>
+      <c r="B199" s="2"/>
+      <c r="C199" s="1"/>
+      <c r="D199" s="1"/>
     </row>
     <row r="200" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A200" s="8"/>
-[...2 lines deleted...]
-      <c r="D200" s="8"/>
+      <c r="A200" s="1"/>
+      <c r="B200" s="2"/>
+      <c r="C200" s="1"/>
+      <c r="D200" s="1"/>
     </row>
     <row r="201" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A201" s="8"/>
-[...2 lines deleted...]
-      <c r="D201" s="8"/>
+      <c r="A201" s="1"/>
+      <c r="B201" s="2"/>
+      <c r="C201" s="1"/>
+      <c r="D201" s="1"/>
     </row>
     <row r="202" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A202" s="8"/>
-[...2 lines deleted...]
-      <c r="D202" s="8"/>
+      <c r="A202" s="1"/>
+      <c r="B202" s="2"/>
+      <c r="C202" s="1"/>
+      <c r="D202" s="1"/>
     </row>
     <row r="203" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A203" s="8"/>
-[...2 lines deleted...]
-      <c r="D203" s="8"/>
+      <c r="A203" s="1"/>
+      <c r="B203" s="2"/>
+      <c r="C203" s="1"/>
+      <c r="D203" s="1"/>
     </row>
     <row r="204" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A204" s="8"/>
-[...2 lines deleted...]
-      <c r="D204" s="8"/>
+      <c r="A204" s="1"/>
+      <c r="B204" s="2"/>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1"/>
     </row>
     <row r="205" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A205" s="8"/>
-[...2 lines deleted...]
-      <c r="D205" s="8"/>
+      <c r="A205" s="1"/>
+      <c r="B205" s="2"/>
+      <c r="C205" s="1"/>
+      <c r="D205" s="1"/>
     </row>
     <row r="206" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A206" s="8"/>
-[...2 lines deleted...]
-      <c r="D206" s="8"/>
+      <c r="A206" s="1"/>
+      <c r="B206" s="2"/>
+      <c r="C206" s="1"/>
+      <c r="D206" s="1"/>
     </row>
     <row r="207" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A207" s="8"/>
-[...2 lines deleted...]
-      <c r="D207" s="8"/>
+      <c r="A207" s="1"/>
+      <c r="B207" s="2"/>
+      <c r="C207" s="1"/>
+      <c r="D207" s="1"/>
     </row>
     <row r="208" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A208" s="8"/>
-[...2 lines deleted...]
-      <c r="D208" s="8"/>
+      <c r="A208" s="1"/>
+      <c r="B208" s="2"/>
+      <c r="C208" s="1"/>
+      <c r="D208" s="1"/>
     </row>
     <row r="209" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A209" s="8"/>
-[...2 lines deleted...]
-      <c r="D209" s="8"/>
+      <c r="A209" s="1"/>
+      <c r="B209" s="2"/>
+      <c r="C209" s="1"/>
+      <c r="D209" s="1"/>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A210" s="8"/>
-[...2 lines deleted...]
-      <c r="D210" s="8"/>
+      <c r="A210" s="1"/>
+      <c r="B210" s="2"/>
+      <c r="C210" s="1"/>
+      <c r="D210" s="1"/>
     </row>
     <row r="211" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A211" s="8"/>
-[...2 lines deleted...]
-      <c r="D211" s="8"/>
+      <c r="A211" s="1"/>
+      <c r="B211" s="2"/>
+      <c r="C211" s="1"/>
+      <c r="D211" s="1"/>
     </row>
     <row r="212" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A212" s="8"/>
-[...2 lines deleted...]
-      <c r="D212" s="8"/>
+      <c r="A212" s="1"/>
+      <c r="B212" s="2"/>
+      <c r="C212" s="1"/>
+      <c r="D212" s="1"/>
     </row>
     <row r="213" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A213" s="8"/>
-[...2 lines deleted...]
-      <c r="D213" s="8"/>
+      <c r="A213" s="1"/>
+      <c r="B213" s="6"/>
+      <c r="C213" s="1"/>
+      <c r="D213" s="1"/>
     </row>
     <row r="214" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A214" s="8"/>
-[...2 lines deleted...]
-      <c r="D214" s="8"/>
+      <c r="A214" s="1"/>
+      <c r="B214" s="6"/>
+      <c r="C214" s="1"/>
+      <c r="D214" s="1"/>
     </row>
     <row r="215" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A215" s="8"/>
-[...2 lines deleted...]
-      <c r="D215" s="8"/>
+      <c r="A215" s="1"/>
+      <c r="B215" s="6"/>
+      <c r="C215" s="1"/>
+      <c r="D215" s="1"/>
     </row>
     <row r="216" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A216" s="8"/>
-[...2 lines deleted...]
-      <c r="D216" s="8"/>
+      <c r="A216" s="1"/>
+      <c r="B216" s="6"/>
+      <c r="C216" s="1"/>
+      <c r="D216" s="1"/>
     </row>
     <row r="217" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A217" s="8"/>
-[...2 lines deleted...]
-      <c r="D217" s="8"/>
+      <c r="A217" s="1"/>
+      <c r="B217" s="2"/>
+      <c r="C217" s="1"/>
+      <c r="D217" s="1"/>
     </row>
     <row r="218" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A218" s="8"/>
-[...2 lines deleted...]
-      <c r="D218" s="8"/>
+      <c r="A218" s="1"/>
+      <c r="B218" s="2"/>
+      <c r="C218" s="1"/>
+      <c r="D218" s="1"/>
     </row>
     <row r="219" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A219" s="8"/>
-[...2 lines deleted...]
-      <c r="D219" s="8"/>
+      <c r="A219" s="1"/>
+      <c r="B219" s="2"/>
+      <c r="C219" s="1"/>
+      <c r="D219" s="1"/>
     </row>
     <row r="220" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A220" s="8"/>
-[...2 lines deleted...]
-      <c r="D220" s="8"/>
+      <c r="A220" s="1"/>
+      <c r="B220" s="2"/>
+      <c r="C220" s="1"/>
+      <c r="D220" s="1"/>
     </row>
     <row r="221" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A221" s="8"/>
-[...2 lines deleted...]
-      <c r="D221" s="25"/>
+      <c r="A221" s="1"/>
+      <c r="B221" s="2"/>
+      <c r="C221" s="1"/>
+      <c r="D221" s="3"/>
     </row>
     <row r="222" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A222" s="8"/>
-[...2 lines deleted...]
-      <c r="D222" s="25"/>
+      <c r="A222" s="1"/>
+      <c r="B222" s="2"/>
+      <c r="C222" s="1"/>
+      <c r="D222" s="3"/>
     </row>
     <row r="223" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A223" s="8"/>
-[...2 lines deleted...]
-      <c r="D223" s="25"/>
+      <c r="A223" s="1"/>
+      <c r="B223" s="2"/>
+      <c r="C223" s="1"/>
+      <c r="D223" s="3"/>
     </row>
     <row r="224" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A224" s="8"/>
-[...2 lines deleted...]
-      <c r="D224" s="25"/>
+      <c r="A224" s="1"/>
+      <c r="B224" s="6"/>
+      <c r="C224" s="1"/>
+      <c r="D224" s="3"/>
     </row>
     <row r="225" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A225" s="8"/>
-[...2 lines deleted...]
-      <c r="D225" s="25"/>
+      <c r="A225" s="1"/>
+      <c r="B225" s="6"/>
+      <c r="C225" s="1"/>
+      <c r="D225" s="3"/>
     </row>
     <row r="226" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A226" s="8"/>
-[...2 lines deleted...]
-      <c r="D226" s="8"/>
+      <c r="A226" s="1"/>
+      <c r="B226" s="2"/>
+      <c r="C226" s="1"/>
+      <c r="D226" s="1"/>
     </row>
     <row r="227" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A227" s="8"/>
-[...2 lines deleted...]
-      <c r="D227" s="8"/>
+      <c r="A227" s="1"/>
+      <c r="B227" s="2"/>
+      <c r="C227" s="1"/>
+      <c r="D227" s="1"/>
     </row>
     <row r="228" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A228" s="8"/>
-[...2 lines deleted...]
-      <c r="D228" s="8"/>
+      <c r="A228" s="1"/>
+      <c r="B228" s="2"/>
+      <c r="C228" s="1"/>
+      <c r="D228" s="1"/>
     </row>
     <row r="229" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A229" s="8"/>
-[...2 lines deleted...]
-      <c r="D229" s="8"/>
+      <c r="A229" s="1"/>
+      <c r="B229" s="2"/>
+      <c r="C229" s="1"/>
+      <c r="D229" s="1"/>
     </row>
     <row r="230" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A230" s="8"/>
-[...2 lines deleted...]
-      <c r="D230" s="8"/>
+      <c r="A230" s="1"/>
+      <c r="B230" s="2"/>
+      <c r="C230" s="1"/>
+      <c r="D230" s="1"/>
     </row>
     <row r="231" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A231" s="8"/>
-[...2 lines deleted...]
-      <c r="D231" s="8"/>
+      <c r="A231" s="1"/>
+      <c r="B231" s="6"/>
+      <c r="C231" s="1"/>
+      <c r="D231" s="1"/>
     </row>
     <row r="232" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A232" s="8"/>
-[...2 lines deleted...]
-      <c r="D232" s="8"/>
+      <c r="A232" s="1"/>
+      <c r="B232" s="2"/>
+      <c r="C232" s="1"/>
+      <c r="D232" s="1"/>
     </row>
     <row r="233" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A233" s="8"/>
-[...2 lines deleted...]
-      <c r="D233" s="8"/>
+      <c r="A233" s="1"/>
+      <c r="B233" s="2"/>
+      <c r="C233" s="1"/>
+      <c r="D233" s="1"/>
     </row>
     <row r="234" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A234" s="8"/>
-[...2 lines deleted...]
-      <c r="D234" s="25"/>
+      <c r="A234" s="1"/>
+      <c r="B234" s="2"/>
+      <c r="C234" s="1"/>
+      <c r="D234" s="3"/>
     </row>
     <row r="235" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A235" s="8"/>
-[...2 lines deleted...]
-      <c r="D235" s="25"/>
+      <c r="A235" s="1"/>
+      <c r="B235" s="2"/>
+      <c r="C235" s="1"/>
+      <c r="D235" s="3"/>
     </row>
     <row r="236" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A236" s="8"/>
-[...2 lines deleted...]
-      <c r="D236" s="25"/>
+      <c r="A236" s="1"/>
+      <c r="B236" s="2"/>
+      <c r="C236" s="1"/>
+      <c r="D236" s="3"/>
     </row>
     <row r="237" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A237" s="8"/>
-[...2 lines deleted...]
-      <c r="D237" s="25"/>
+      <c r="A237" s="1"/>
+      <c r="B237" s="2"/>
+      <c r="C237" s="1"/>
+      <c r="D237" s="3"/>
     </row>
     <row r="238" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A238" s="8"/>
-[...2 lines deleted...]
-      <c r="D238" s="25"/>
+      <c r="A238" s="1"/>
+      <c r="B238" s="2"/>
+      <c r="C238" s="1"/>
+      <c r="D238" s="3"/>
     </row>
     <row r="239" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A239" s="8"/>
-[...2 lines deleted...]
-      <c r="D239" s="8"/>
+      <c r="A239" s="1"/>
+      <c r="B239" s="2"/>
+      <c r="C239" s="1"/>
+      <c r="D239" s="1"/>
     </row>
     <row r="240" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A240" s="24"/>
-[...2 lines deleted...]
-      <c r="D240" s="8"/>
+      <c r="A240" s="2"/>
+      <c r="B240" s="1"/>
+      <c r="C240" s="1"/>
+      <c r="D240" s="1"/>
     </row>
     <row r="241" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A241" s="8"/>
-[...2 lines deleted...]
-      <c r="D241" s="25"/>
+      <c r="A241" s="1"/>
+      <c r="B241" s="2"/>
+      <c r="C241" s="1"/>
+      <c r="D241" s="3"/>
     </row>
     <row r="242" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A242" s="8"/>
-[...2 lines deleted...]
-      <c r="D242" s="25"/>
+      <c r="A242" s="1"/>
+      <c r="B242" s="2"/>
+      <c r="C242" s="1"/>
+      <c r="D242" s="3"/>
     </row>
     <row r="243" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A243" s="8"/>
-[...2 lines deleted...]
-      <c r="D243" s="8"/>
+      <c r="A243" s="1"/>
+      <c r="B243" s="2"/>
+      <c r="C243" s="1"/>
+      <c r="D243" s="1"/>
     </row>
     <row r="244" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A244" s="8"/>
-[...2 lines deleted...]
-      <c r="D244" s="25"/>
+      <c r="A244" s="1"/>
+      <c r="B244" s="2"/>
+      <c r="C244" s="1"/>
+      <c r="D244" s="3"/>
     </row>
     <row r="245" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A245" s="8"/>
-[...2 lines deleted...]
-      <c r="D245" s="25"/>
+      <c r="A245" s="1"/>
+      <c r="B245" s="2"/>
+      <c r="C245" s="1"/>
+      <c r="D245" s="3"/>
     </row>
     <row r="246" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A246" s="8"/>
-[...2 lines deleted...]
-      <c r="D246" s="25"/>
+      <c r="A246" s="1"/>
+      <c r="B246" s="2"/>
+      <c r="C246" s="1"/>
+      <c r="D246" s="3"/>
     </row>
     <row r="247" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A247" s="8"/>
-[...2 lines deleted...]
-      <c r="D247" s="25"/>
+      <c r="A247" s="1"/>
+      <c r="B247" s="2"/>
+      <c r="C247" s="1"/>
+      <c r="D247" s="3"/>
     </row>
     <row r="248" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A248" s="8"/>
-[...2 lines deleted...]
-      <c r="D248" s="25"/>
+      <c r="A248" s="1"/>
+      <c r="B248" s="2"/>
+      <c r="C248" s="1"/>
+      <c r="D248" s="3"/>
     </row>
     <row r="249" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A249" s="8"/>
-[...2 lines deleted...]
-      <c r="D249" s="8"/>
+      <c r="A249" s="1"/>
+      <c r="B249" s="2"/>
+      <c r="C249" s="1"/>
+      <c r="D249" s="1"/>
     </row>
     <row r="250" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A250" s="8"/>
-[...2 lines deleted...]
-      <c r="D250" s="8"/>
+      <c r="A250" s="1"/>
+      <c r="B250" s="2"/>
+      <c r="C250" s="1"/>
+      <c r="D250" s="1"/>
     </row>
     <row r="251" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A251" s="8"/>
-[...2 lines deleted...]
-      <c r="D251" s="25"/>
+      <c r="A251" s="1"/>
+      <c r="B251" s="2"/>
+      <c r="C251" s="1"/>
+      <c r="D251" s="3"/>
     </row>
     <row r="252" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A252" s="8"/>
-[...2 lines deleted...]
-      <c r="D252" s="25"/>
+      <c r="A252" s="1"/>
+      <c r="B252" s="2"/>
+      <c r="C252" s="1"/>
+      <c r="D252" s="3"/>
     </row>
     <row r="253" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A253" s="8"/>
-[...2 lines deleted...]
-      <c r="D253" s="25"/>
+      <c r="A253" s="1"/>
+      <c r="B253" s="2"/>
+      <c r="C253" s="1"/>
+      <c r="D253" s="3"/>
     </row>
     <row r="254" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A254" s="8"/>
-[...2 lines deleted...]
-      <c r="D254" s="25"/>
+      <c r="A254" s="1"/>
+      <c r="B254" s="2"/>
+      <c r="C254" s="1"/>
+      <c r="D254" s="3"/>
     </row>
     <row r="255" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A255" s="8"/>
-[...2 lines deleted...]
-      <c r="D255" s="8"/>
+      <c r="A255" s="1"/>
+      <c r="B255" s="1"/>
+      <c r="C255" s="1"/>
+      <c r="D255" s="1"/>
     </row>
     <row r="256" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A256" s="8"/>
-[...2 lines deleted...]
-      <c r="D256" s="8"/>
+      <c r="A256" s="1"/>
+      <c r="B256" s="1"/>
+      <c r="C256" s="1"/>
+      <c r="D256" s="1"/>
     </row>
     <row r="257" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A257" s="8"/>
-[...2 lines deleted...]
-      <c r="D257" s="8"/>
+      <c r="A257" s="1"/>
+      <c r="B257" s="2"/>
+      <c r="C257" s="1"/>
+      <c r="D257" s="1"/>
     </row>
     <row r="258" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A258" s="8"/>
-[...2 lines deleted...]
-      <c r="D258" s="25"/>
+      <c r="A258" s="1"/>
+      <c r="B258" s="2"/>
+      <c r="C258" s="1"/>
+      <c r="D258" s="3"/>
     </row>
     <row r="259" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A259" s="8"/>
-[...2 lines deleted...]
-      <c r="D259" s="25"/>
+      <c r="A259" s="1"/>
+      <c r="B259" s="2"/>
+      <c r="C259" s="1"/>
+      <c r="D259" s="3"/>
     </row>
     <row r="260" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A260" s="8"/>
-[...2 lines deleted...]
-      <c r="D260" s="25"/>
+      <c r="A260" s="1"/>
+      <c r="B260" s="1"/>
+      <c r="C260" s="1"/>
+      <c r="D260" s="3"/>
     </row>
     <row r="261" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A261" s="8"/>
-[...2 lines deleted...]
-      <c r="D261" s="25"/>
+      <c r="A261" s="1"/>
+      <c r="B261" s="1"/>
+      <c r="C261" s="1"/>
+      <c r="D261" s="3"/>
     </row>
     <row r="262" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A262" s="8"/>
-[...2 lines deleted...]
-      <c r="D262" s="25"/>
+      <c r="A262" s="1"/>
+      <c r="B262" s="2"/>
+      <c r="C262" s="1"/>
+      <c r="D262" s="3"/>
     </row>
     <row r="263" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A263" s="8"/>
-[...2 lines deleted...]
-      <c r="D263" s="25"/>
+      <c r="A263" s="1"/>
+      <c r="B263" s="2"/>
+      <c r="C263" s="1"/>
+      <c r="D263" s="3"/>
     </row>
     <row r="264" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A264" s="8"/>
-[...2 lines deleted...]
-      <c r="D264" s="25"/>
+      <c r="A264" s="1"/>
+      <c r="B264" s="1"/>
+      <c r="C264" s="1"/>
+      <c r="D264" s="3"/>
     </row>
     <row r="265" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A265" s="8"/>
-[...2 lines deleted...]
-      <c r="D265" s="25"/>
+      <c r="A265" s="1"/>
+      <c r="B265" s="2"/>
+      <c r="C265" s="1"/>
+      <c r="D265" s="3"/>
     </row>
     <row r="266" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A266" s="8"/>
-[...2 lines deleted...]
-      <c r="D266" s="25"/>
+      <c r="A266" s="1"/>
+      <c r="B266" s="2"/>
+      <c r="C266" s="1"/>
+      <c r="D266" s="3"/>
     </row>
     <row r="267" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A267" s="8"/>
-[...2 lines deleted...]
-      <c r="D267" s="25"/>
+      <c r="A267" s="1"/>
+      <c r="B267" s="2"/>
+      <c r="C267" s="1"/>
+      <c r="D267" s="3"/>
     </row>
     <row r="268" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A268" s="8"/>
-[...2 lines deleted...]
-      <c r="D268" s="25"/>
+      <c r="A268" s="1"/>
+      <c r="B268" s="2"/>
+      <c r="C268" s="1"/>
+      <c r="D268" s="3"/>
     </row>
     <row r="269" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A269" s="8"/>
-[...2 lines deleted...]
-      <c r="D269" s="8"/>
+      <c r="A269" s="1"/>
+      <c r="B269" s="2"/>
+      <c r="C269" s="1"/>
+      <c r="D269" s="1"/>
     </row>
     <row r="270" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A270" s="8"/>
-[...2 lines deleted...]
-      <c r="D270" s="8"/>
+      <c r="A270" s="1"/>
+      <c r="B270" s="2"/>
+      <c r="C270" s="1"/>
+      <c r="D270" s="1"/>
     </row>
     <row r="271" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A271" s="8"/>
-[...2 lines deleted...]
-      <c r="D271" s="8"/>
+      <c r="A271" s="1"/>
+      <c r="B271" s="2"/>
+      <c r="C271" s="1"/>
+      <c r="D271" s="1"/>
     </row>
     <row r="272" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A272" s="8"/>
-[...2 lines deleted...]
-      <c r="D272" s="8"/>
+      <c r="A272" s="1"/>
+      <c r="B272" s="1"/>
+      <c r="C272" s="1"/>
+      <c r="D272" s="1"/>
     </row>
     <row r="273" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A273" s="8"/>
-[...2 lines deleted...]
-      <c r="D273" s="8"/>
+      <c r="A273" s="1"/>
+      <c r="B273" s="2"/>
+      <c r="C273" s="1"/>
+      <c r="D273" s="1"/>
     </row>
     <row r="274" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A274" s="8"/>
-[...2 lines deleted...]
-      <c r="D274" s="8"/>
+      <c r="A274" s="1"/>
+      <c r="B274" s="2"/>
+      <c r="C274" s="1"/>
+      <c r="D274" s="1"/>
     </row>
     <row r="275" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A275" s="8"/>
-[...2 lines deleted...]
-      <c r="D275" s="8"/>
+      <c r="A275" s="1"/>
+      <c r="B275" s="2"/>
+      <c r="C275" s="1"/>
+      <c r="D275" s="1"/>
     </row>
     <row r="276" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A276" s="8"/>
-[...2 lines deleted...]
-      <c r="D276" s="8"/>
+      <c r="A276" s="1"/>
+      <c r="B276" s="2"/>
+      <c r="C276" s="1"/>
+      <c r="D276" s="1"/>
     </row>
     <row r="277" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A277" s="8"/>
-[...2 lines deleted...]
-      <c r="D277" s="8"/>
+      <c r="A277" s="1"/>
+      <c r="B277" s="2"/>
+      <c r="C277" s="1"/>
+      <c r="D277" s="1"/>
     </row>
     <row r="278" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A278" s="8"/>
-[...2 lines deleted...]
-      <c r="D278" s="8"/>
+      <c r="A278" s="1"/>
+      <c r="B278" s="1"/>
+      <c r="C278" s="1"/>
+      <c r="D278" s="1"/>
     </row>
     <row r="279" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A279" s="8"/>
-[...2 lines deleted...]
-      <c r="D279" s="8"/>
+      <c r="A279" s="1"/>
+      <c r="B279" s="1"/>
+      <c r="C279" s="1"/>
+      <c r="D279" s="1"/>
     </row>
     <row r="280" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A280" s="8"/>
-[...2 lines deleted...]
-      <c r="D280" s="8"/>
+      <c r="A280" s="1"/>
+      <c r="B280" s="2"/>
+      <c r="C280" s="1"/>
+      <c r="D280" s="1"/>
     </row>
     <row r="281" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A281" s="8"/>
-[...2 lines deleted...]
-      <c r="D281" s="8"/>
+      <c r="A281" s="1"/>
+      <c r="B281" s="2"/>
+      <c r="C281" s="1"/>
+      <c r="D281" s="1"/>
     </row>
     <row r="282" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A282" s="8"/>
-[...2 lines deleted...]
-      <c r="D282" s="8"/>
+      <c r="A282" s="1"/>
+      <c r="B282" s="1"/>
+      <c r="C282" s="1"/>
+      <c r="D282" s="1"/>
     </row>
     <row r="283" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A283" s="8"/>
-[...2 lines deleted...]
-      <c r="D283" s="8"/>
+      <c r="A283" s="1"/>
+      <c r="B283" s="2"/>
+      <c r="C283" s="1"/>
+      <c r="D283" s="1"/>
     </row>
     <row r="284" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A284" s="8"/>
-[...2 lines deleted...]
-      <c r="D284" s="8"/>
+      <c r="A284" s="1"/>
+      <c r="B284" s="2"/>
+      <c r="C284" s="1"/>
+      <c r="D284" s="1"/>
     </row>
     <row r="285" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A285" s="8"/>
-[...2 lines deleted...]
-      <c r="D285" s="8"/>
+      <c r="A285" s="1"/>
+      <c r="B285" s="1"/>
+      <c r="C285" s="1"/>
+      <c r="D285" s="1"/>
     </row>
     <row r="286" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A286" s="8"/>
-[...2 lines deleted...]
-      <c r="D286" s="8"/>
+      <c r="A286" s="1"/>
+      <c r="B286" s="2"/>
+      <c r="C286" s="1"/>
+      <c r="D286" s="1"/>
     </row>
     <row r="287" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A287" s="8"/>
-[...2 lines deleted...]
-      <c r="D287" s="8"/>
+      <c r="A287" s="1"/>
+      <c r="B287" s="2"/>
+      <c r="C287" s="1"/>
+      <c r="D287" s="1"/>
     </row>
     <row r="288" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A288" s="8"/>
-[...2 lines deleted...]
-      <c r="D288" s="8"/>
+      <c r="A288" s="1"/>
+      <c r="B288" s="1"/>
+      <c r="C288" s="1"/>
+      <c r="D288" s="1"/>
     </row>
     <row r="289" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A289" s="8"/>
-[...2 lines deleted...]
-      <c r="D289" s="8"/>
+      <c r="A289" s="1"/>
+      <c r="B289" s="1"/>
+      <c r="C289" s="1"/>
+      <c r="D289" s="1"/>
     </row>
     <row r="290" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A290" s="8"/>
-[...2 lines deleted...]
-      <c r="D290" s="8"/>
+      <c r="A290" s="1"/>
+      <c r="B290" s="2"/>
+      <c r="C290" s="1"/>
+      <c r="D290" s="1"/>
     </row>
     <row r="291" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A291" s="8"/>
-[...2 lines deleted...]
-      <c r="D291" s="8"/>
+      <c r="A291" s="1"/>
+      <c r="B291" s="2"/>
+      <c r="C291" s="1"/>
+      <c r="D291" s="1"/>
     </row>
     <row r="292" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A292" s="8"/>
-[...2 lines deleted...]
-      <c r="D292" s="8"/>
+      <c r="A292" s="1"/>
+      <c r="B292" s="2"/>
+      <c r="C292" s="1"/>
+      <c r="D292" s="1"/>
     </row>
     <row r="293" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A293" s="8"/>
-[...2 lines deleted...]
-      <c r="D293" s="8"/>
+      <c r="A293" s="1"/>
+      <c r="B293" s="1"/>
+      <c r="C293" s="1"/>
+      <c r="D293" s="1"/>
     </row>
     <row r="294" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A294" s="8"/>
-[...2 lines deleted...]
-      <c r="D294" s="8"/>
+      <c r="A294" s="1"/>
+      <c r="B294" s="1"/>
+      <c r="C294" s="1"/>
+      <c r="D294" s="1"/>
     </row>
     <row r="295" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A295" s="8"/>
-[...2 lines deleted...]
-      <c r="D295" s="8"/>
+      <c r="A295" s="1"/>
+      <c r="B295" s="2"/>
+      <c r="C295" s="1"/>
+      <c r="D295" s="1"/>
     </row>
     <row r="296" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A296" s="8"/>
-[...2 lines deleted...]
-      <c r="D296" s="8"/>
+      <c r="A296" s="1"/>
+      <c r="B296" s="2"/>
+      <c r="C296" s="1"/>
+      <c r="D296" s="1"/>
     </row>
     <row r="297" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A297" s="8"/>
-[...2 lines deleted...]
-      <c r="D297" s="8"/>
+      <c r="A297" s="1"/>
+      <c r="B297" s="2"/>
+      <c r="C297" s="1"/>
+      <c r="D297" s="1"/>
     </row>
     <row r="298" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A298" s="8"/>
-[...2 lines deleted...]
-      <c r="D298" s="8"/>
+      <c r="A298" s="1"/>
+      <c r="B298" s="2"/>
+      <c r="C298" s="1"/>
+      <c r="D298" s="1"/>
     </row>
     <row r="299" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A299" s="8"/>
-[...2 lines deleted...]
-      <c r="D299" s="8"/>
+      <c r="A299" s="1"/>
+      <c r="B299" s="2"/>
+      <c r="C299" s="1"/>
+      <c r="D299" s="1"/>
     </row>
     <row r="300" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A300" s="8"/>
-[...2 lines deleted...]
-      <c r="D300" s="8"/>
+      <c r="A300" s="1"/>
+      <c r="B300" s="2"/>
+      <c r="C300" s="1"/>
+      <c r="D300" s="1"/>
     </row>
     <row r="301" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A301" s="8"/>
-[...2 lines deleted...]
-      <c r="D301" s="8"/>
+      <c r="A301" s="1"/>
+      <c r="B301" s="1"/>
+      <c r="C301" s="1"/>
+      <c r="D301" s="1"/>
     </row>
     <row r="302" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A302" s="8"/>
-[...2 lines deleted...]
-      <c r="D302" s="25"/>
+      <c r="A302" s="1"/>
+      <c r="B302" s="1"/>
+      <c r="C302" s="1"/>
+      <c r="D302" s="3"/>
     </row>
     <row r="303" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A303" s="8"/>
-[...2 lines deleted...]
-      <c r="D303" s="8"/>
+      <c r="A303" s="1"/>
+      <c r="B303" s="2"/>
+      <c r="C303" s="1"/>
+      <c r="D303" s="1"/>
     </row>
     <row r="304" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A304" s="8"/>
-[...2 lines deleted...]
-      <c r="D304" s="8"/>
+      <c r="A304" s="1"/>
+      <c r="B304" s="2"/>
+      <c r="C304" s="1"/>
+      <c r="D304" s="1"/>
     </row>
     <row r="305" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A305" s="8"/>
-[...2 lines deleted...]
-      <c r="D305" s="8"/>
+      <c r="A305" s="1"/>
+      <c r="B305" s="2"/>
+      <c r="C305" s="1"/>
+      <c r="D305" s="1"/>
     </row>
     <row r="306" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A306" s="8"/>
-[...2 lines deleted...]
-      <c r="D306" s="8"/>
+      <c r="A306" s="1"/>
+      <c r="B306" s="2"/>
+      <c r="C306" s="1"/>
+      <c r="D306" s="1"/>
     </row>
     <row r="307" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A307" s="8"/>
-[...2 lines deleted...]
-      <c r="D307" s="8"/>
+      <c r="A307" s="1"/>
+      <c r="B307" s="2"/>
+      <c r="C307" s="1"/>
+      <c r="D307" s="1"/>
     </row>
     <row r="308" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A308" s="8"/>
-[...2 lines deleted...]
-      <c r="D308" s="8"/>
+      <c r="A308" s="1"/>
+      <c r="B308" s="2"/>
+      <c r="C308" s="1"/>
+      <c r="D308" s="1"/>
     </row>
     <row r="309" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A309" s="8"/>
-[...2 lines deleted...]
-      <c r="D309" s="8"/>
+      <c r="A309" s="1"/>
+      <c r="B309" s="2"/>
+      <c r="C309" s="1"/>
+      <c r="D309" s="1"/>
     </row>
     <row r="310" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A310" s="8"/>
-[...2 lines deleted...]
-      <c r="D310" s="8"/>
+      <c r="A310" s="1"/>
+      <c r="B310" s="2"/>
+      <c r="C310" s="1"/>
+      <c r="D310" s="1"/>
     </row>
     <row r="311" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A311" s="8"/>
-[...2 lines deleted...]
-      <c r="D311" s="8"/>
+      <c r="A311" s="1"/>
+      <c r="B311" s="2"/>
+      <c r="C311" s="1"/>
+      <c r="D311" s="1"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:D190" xr:uid="{59D20453-725B-4412-9CC0-6B5338D88021}"/>
   <mergeCells count="23">
+    <mergeCell ref="A92:D92"/>
+    <mergeCell ref="A103:D103"/>
+    <mergeCell ref="A45:D45"/>
+    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="A61:D61"/>
+    <mergeCell ref="A75:D75"/>
+    <mergeCell ref="A79:D79"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A4:A12"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A122:A128"/>
     <mergeCell ref="A104:A120"/>
     <mergeCell ref="A93:A102"/>
     <mergeCell ref="A80:A91"/>
     <mergeCell ref="A76:A78"/>
     <mergeCell ref="A62:A74"/>
     <mergeCell ref="A121:D121"/>
     <mergeCell ref="A51:A60"/>
     <mergeCell ref="A46:A49"/>
     <mergeCell ref="A25:A44"/>
     <mergeCell ref="A14:A23"/>
     <mergeCell ref="A24:D24"/>
-    <mergeCell ref="A92:D92"/>
-[...5 lines deleted...]
-    <mergeCell ref="A79:D79"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ece3d8be-58c8-4ce1-a370-1c85f784c37e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="84661594-dde6-4328-a56c-b41015f23e37" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D5F78D6164924D4F8198DB798697535B" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ed80538289efe235a0226caa484eeba0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ece3d8be-58c8-4ce1-a370-1c85f784c37e" xmlns:ns3="84661594-dde6-4328-a56c-b41015f23e37" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ffbf17327fe96005ccac2ffad2e70dd6" ns2:_="" ns3:_="">
     <xsd:import namespace="ece3d8be-58c8-4ce1-a370-1c85f784c37e"/>
     <xsd:import namespace="84661594-dde6-4328-a56c-b41015f23e37"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -36736,115 +4092,111 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2AE2A55-8BE6-4453-96DC-30F5E6A66A1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62E6F737-F613-48D4-8D9E-C3AC54C85048}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="84661594-dde6-4328-a56c-b41015f23e37"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="ece3d8be-58c8-4ce1-a370-1c85f784c37e"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD266108-1F5C-469F-B7E2-C004927926E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ece3d8be-58c8-4ce1-a370-1c85f784c37e"/>
     <ds:schemaRef ds:uri="84661594-dde6-4328-a56c-b41015f23e37"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>2025</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lesley Burt</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>